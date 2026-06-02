--- v0 (2025-10-01)
+++ v1 (2026-06-02)
@@ -134,68 +134,66 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="TablaPersonas" displayName="TablaPersonas" ref="A1:O69" headerRowCount="1">
-[...1 lines deleted...]
-  <tableColumns count="15">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla" displayName="Tabla" ref="A1:M69" headerRowCount="1">
+  <autoFilter ref="A1:M69"/>
+  <tableColumns count="13">
     <tableColumn id="1" name="curso_academico_cod"/>
     <tableColumn id="2" name="curso_academico"/>
     <tableColumn id="3" name="tipo_centro"/>
     <tableColumn id="4" name="centro_cod"/>
     <tableColumn id="5" name="centro_cod_mec"/>
     <tableColumn id="6" name="centro"/>
     <tableColumn id="7" name="ciclo_titulacion_cod"/>
     <tableColumn id="8" name="ciclo_titulacion"/>
     <tableColumn id="9" name="titulacion_cod"/>
     <tableColumn id="10" name="titulacion_cod_mec"/>
     <tableColumn id="11" name="titulacion"/>
     <tableColumn id="12" name="especialidad"/>
-    <tableColumn id="13" name="rama"/>
-[...1 lines deleted...]
-    <tableColumn id="15" name="plazas_ofertadas"/>
+    <tableColumn id="13" name="plazas_ofertadas"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -449,73 +447,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O69"/>
+  <dimension ref="A1:M69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="21" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="42" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="181" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
-    <col width="31" customWidth="1" min="13" max="13"/>
-[...1 lines deleted...]
-    <col width="18" customWidth="1" min="15" max="15"/>
+    <col width="18" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>curso_academico_cod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>curso_academico</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>tipo_centro</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>centro_cod</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -537,60 +533,50 @@
           <t>ciclo_titulacion</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>titulacion_cod</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>titulacion_cod_mec</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>titulacion</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>especialidad</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
-          <t>rama</t>
-[...8 lines deleted...]
-        <is>
           <t>plazas_ofertadas</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2024</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>0E37</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
@@ -605,61 +591,56 @@
       <c r="G2" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>2500718</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Grado en Administración y Dirección de Empresas</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O2" t="n">
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M2" t="n">
         <v>360</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2024</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>0E36</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>30013591</t>
@@ -673,61 +654,56 @@
       <c r="G3" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>2500491</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Grado en Bellas Artes</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O3" t="n">
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M3" t="n">
         <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2024</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>0E01</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>30010221</t>
@@ -741,61 +717,56 @@
       <c r="G4" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>2500722</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Grado en Biología</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O4" t="n">
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M4" t="n">
         <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2024</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>0E03</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>30010218</t>
@@ -809,61 +780,56 @@
       <c r="G5" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>2500375</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Grado en Bioquímica</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O5" t="n">
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M5" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2024</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>0E01</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>30010221</t>
@@ -877,61 +843,56 @@
       <c r="G6" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>2500723</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Grado en Biotecnología</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O6" t="n">
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M6" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2024</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>0E22</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>30011715</t>
@@ -945,61 +906,56 @@
       <c r="G7" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>2504340</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Grado en Ciencia e Ingeniería de Datos</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O7" t="n">
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M7" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2024</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -1013,61 +969,56 @@
       <c r="G8" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>2504155</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Grado en Ciencia y Tecnología Geográficas</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O8" t="n">
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M8" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2024</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>0E08</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>30011405</t>
@@ -1081,61 +1032,56 @@
       <c r="G9" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>2500376</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Grado en Ciencia y Tecnología de Los Alimentos</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O9" t="n">
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M9" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2024</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>0E01</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>30010221</t>
@@ -1149,61 +1095,56 @@
       <c r="G10" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>2500789</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Grado en Ciencias Ambientales</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O10" t="n">
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M10" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2024</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>0E04</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>30008224</t>
@@ -1217,61 +1158,56 @@
       <c r="G11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>2500804</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Grado en Ciencias Políticas, Gobierno y Administración Pública</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O11" t="n">
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M11" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2024</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>0E40</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>30013876</t>
@@ -1285,61 +1221,56 @@
       <c r="G12" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>2500853</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Grado en Ciencias de la Actividad Física y del Deporte</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O12" t="n">
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M12" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2024</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>0E39</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>30011430</t>
@@ -1353,61 +1284,56 @@
       <c r="G13" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>2500124</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Grado en Comunicación Audiovisual</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O13" t="n">
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M13" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2024</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>0E04</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>30008224</t>
@@ -1421,61 +1347,56 @@
       <c r="G14" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>2500815</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Grado en Criminología</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O14" t="n">
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M14" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2024</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>0E04</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>30008224</t>
@@ -1489,61 +1410,56 @@
       <c r="G15" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>2500719</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Grado en Derecho</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O15" t="n">
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M15" t="n">
         <v>370</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2024</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>0E37</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>30013645</t>
@@ -1557,61 +1473,56 @@
       <c r="G16" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>2500721</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Grado en Economía</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O16" t="n">
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M16" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2024</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -1625,61 +1536,56 @@
       <c r="G17" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>2500379</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Grado en Educación Infantil</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O17" t="n">
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M17" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2024</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>0E94</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>30011545</t>
@@ -1693,61 +1599,56 @@
       <c r="G18" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>2500379</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Grado en Educación Infantil (Cartagena)</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O18" t="n">
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M18" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2024</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -1761,61 +1662,56 @@
       <c r="G19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>2500380</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Grado en Educación Primaria</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O19" t="n">
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M19" t="n">
         <v>280</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2024</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>0E94</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>30011545</t>
@@ -1829,61 +1725,56 @@
       <c r="G20" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>2500380</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Grado en Educación Primaria (Cartagena)</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O20" t="n">
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M20" t="n">
         <v>100</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2024</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -1897,61 +1788,56 @@
       <c r="G21" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>2500381</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Grado en Educación Social</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O21" t="n">
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M21" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2024</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>0E47</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>30011821</t>
@@ -1965,61 +1851,56 @@
       <c r="G22" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>2500942</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Grado en Enfermería (Cartagena)</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O22" t="n">
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M22" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2024</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>0E46</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>30013992</t>
@@ -2033,61 +1914,56 @@
       <c r="G23" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>2500942</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Grado en Enfermería (Lorca)</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O23" t="n">
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M23" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2024</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>0E44</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>30011821</t>
@@ -2101,61 +1977,56 @@
       <c r="G24" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>2500942</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Grado en Enfermería (Murcia)</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O24" t="n">
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M24" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2024</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -2169,61 +2040,56 @@
       <c r="G25" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>2500368</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Grado en Estudios Franceses</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O25" t="n">
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M25" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2024</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -2237,61 +2103,56 @@
       <c r="G26" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>2500369</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Grado en Estudios Ingleses</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O26" t="n">
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M26" t="n">
         <v>160</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2024</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>0E39</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>30011430</t>
@@ -2305,61 +2166,56 @@
       <c r="G27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>2504418</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Grado en Estudios de Comunicación y Medios/Bachelor in Communication and Media S</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O27" t="n">
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M27" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2024</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>0E07</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>30008248</t>
@@ -2373,61 +2229,56 @@
       <c r="G28" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>2500133</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Grado en Farmacia</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O28" t="n">
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M28" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2024</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -2441,61 +2292,56 @@
       <c r="G29" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>2500370</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Grado en Filología Clásica</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O29" t="n">
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M29" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2024</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>0E05</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>30009617</t>
@@ -2509,61 +2355,56 @@
       <c r="G30" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>2500371</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Grado en Filosofia</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O30" t="n">
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M30" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2024</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>0E07</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>30008248</t>
@@ -2577,61 +2418,56 @@
       <c r="G31" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>2501001</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Grado en Fisioterapia</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O31" t="n">
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M31" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2024</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>0E03</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>30010218</t>
@@ -2645,61 +2481,56 @@
       <c r="G32" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>2500377</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Grado en Física</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O32" t="n">
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M32" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2024</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>0E39</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>30011430</t>
@@ -2713,61 +2544,56 @@
       <c r="G33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>2504166</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Grado en Gestión de Información y Contenidos Digitales</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O33" t="n">
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M33" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2024</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -2781,61 +2607,56 @@
       <c r="G34" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>2500516</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Grado en Historia</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O34" t="n">
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M34" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2024</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -2849,61 +2670,56 @@
       <c r="G35" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>2500373</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Grado en Historia del Arte</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O35" t="n">
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M35" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2024</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>0E22</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>30011715</t>
@@ -2917,61 +2733,56 @@
       <c r="G36" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>2500494</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Grado en Ingeniería Informática</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O36" t="n">
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M36" t="n">
         <v>240</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2024</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>0E03</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>30010218</t>
@@ -2985,61 +2796,56 @@
       <c r="G37" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>2500383</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Grado en Ingeniería Química</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O37" t="n">
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M37" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2024</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -3053,61 +2859,56 @@
       <c r="G38" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>2500374</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Grado en Lengua y Literatura Españolas</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O38" t="n">
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M38" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2024</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>0E27</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>30011831</t>
@@ -3121,61 +2922,56 @@
       <c r="G39" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>2500493</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Grado en Logopedia</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O39" t="n">
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M39" t="n">
         <v>102</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2024</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>0E37</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>30013645</t>
@@ -3189,61 +2985,56 @@
       <c r="G40" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>2502061</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Grado en Marketing</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O40" t="n">
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M40" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2024</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>0E28</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>30011958</t>
@@ -3257,61 +3048,56 @@
       <c r="G41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>2500378</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Grado en Matemáticas</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O41" t="n">
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M41" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2024</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0E07</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>30008248</t>
@@ -3325,61 +3111,56 @@
       <c r="G42" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>2502059</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Grado en Medicina</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O42" t="n">
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M42" t="n">
         <v>220</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2024</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>0E46</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>30013992</t>
@@ -3393,61 +3174,56 @@
       <c r="G43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>2502499</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Grado en Nutrición Humana y Dietética</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O43" t="n">
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M43" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2024</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>0E07</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>30008248</t>
@@ -3461,61 +3237,56 @@
       <c r="G44" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>2500943</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Grado en Odontología</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O44" t="n">
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M44" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2024</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -3529,61 +3300,56 @@
       <c r="G45" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>2500382</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Grado en Pedagogía</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O45" t="n">
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M45" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2024</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>0E39</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>30011430</t>
@@ -3597,61 +3363,56 @@
       <c r="G46" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>2500855</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Grado en Periodismo</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O46" t="n">
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M46" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2024</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>0E27</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>30011831</t>
@@ -3665,61 +3426,56 @@
       <c r="G47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>2500725</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Grado en Psicología</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O47" t="n">
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M47" t="n">
         <v>208</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2024</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>0E39</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>30011430</t>
@@ -3733,61 +3489,56 @@
       <c r="G48" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>2500856</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Grado en Publicidad y Relaciones Públicas</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O48" t="n">
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M48" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2024</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>0E03</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>30010218</t>
@@ -3801,61 +3552,56 @@
       <c r="G49" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>2500517</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Grado en Química</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O49" t="n">
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M49" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2024</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>0E92</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>30013281</t>
@@ -3869,61 +3615,56 @@
       <c r="G50" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>2503589</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Grado en Relaciones Internacionales</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O50" t="n">
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M50" t="n">
         <v>240</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2024</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>0E38</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>30011387</t>
@@ -3937,61 +3678,56 @@
       <c r="G51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>2500805</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Grado en Relaciones Laborales y Recursos Humanos (Murcia)</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O51" t="n">
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M51" t="n">
         <v>160</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2024</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>0E94</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>30011545</t>
@@ -4005,61 +3741,56 @@
       <c r="G52" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>2503645</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Grado en Seguridad</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O52" t="n">
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M52" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2024</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>0E37</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>30013645</t>
@@ -4073,61 +3804,56 @@
       <c r="G53" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>2503585</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Grado en Sociología</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O53" t="n">
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M53" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2024</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>0E46</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>30013992</t>
@@ -4141,61 +3867,56 @@
       <c r="G54" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>2504343</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Grado en Terapia Ocupacional</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O54" t="n">
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M54" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2024</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>0E43</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>30011727</t>
@@ -4209,61 +3930,56 @@
       <c r="G55" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>2500806</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Grado en Trabajo Social</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O55" t="n">
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M55" t="n">
         <v>150</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2024</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>30008236</t>
@@ -4279,65 +3995,55 @@
           <t>G</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>2503733</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Grado en Traducción e Interpretación</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>Lengua B Francés</t>
-[...13 lines deleted...]
-        <v>35</v>
+          <t>Lengua B Inglés</t>
+        </is>
+      </c>
+      <c r="M56" t="n">
+        <v>75</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2024</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>0E06</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>30008236</t>
         </is>
@@ -4352,65 +4058,55 @@
           <t>G</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>2503733</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Grado en Traducción e Interpretación</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>Lengua B Inglés</t>
-[...13 lines deleted...]
-        <v>75</v>
+          <t>Lengua B Francés</t>
+        </is>
+      </c>
+      <c r="M57" t="n">
+        <v>35</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2024</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>0E92</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>30013281</t>
         </is>
@@ -4423,61 +4119,56 @@
       <c r="G58" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>2500720</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Grado en Turismo</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O58" t="n">
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M58" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2024</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>0E08</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>30011405</t>
@@ -4491,61 +4182,56 @@
       <c r="G59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>2500988</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Grado en Veterinaria</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O59" t="n">
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M59" t="n">
         <v>90</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2024</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>0E45</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>30013888</t>
@@ -4559,61 +4245,56 @@
       <c r="G60" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>2500724</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Grado en Óptica y Optometría</t>
         </is>
       </c>
-      <c r="M60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O60" t="n">
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M60" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2024</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -4627,61 +4308,56 @@
       <c r="G61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>7001132</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Pceo de Grado en Educación Primaria y Grado  Cc. Actividad Física y Deporte</t>
         </is>
       </c>
-      <c r="M61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O61" t="n">
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M61" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>2024</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>0E28</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>30011958</t>
@@ -4695,61 +4371,56 @@
       <c r="G62" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>7000245</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>Prog Conjunta de Estudios Oficiales Grado Matemáticas y Grado Ing. Informática</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O62" t="n">
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M62" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2024</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>0E28</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>30011958</t>
@@ -4763,61 +4434,56 @@
       <c r="G63" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>7001133</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Prog Conjunta de Estudios Oficiales Grado en Matemáticas y Grado en Física</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O63" t="n">
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M63" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2024</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Centros adscritos</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>0E94</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>30011545</t>
@@ -4831,61 +4497,56 @@
       <c r="G64" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>7000971</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Prog. Conjunta  Est. Ofic. Grado Educa. Infantil y Grado Educa. Primaria (Isen)</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O64" t="n">
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M64" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2024</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0E04</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>30008224</t>
@@ -4899,61 +4560,56 @@
       <c r="G65" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>7000972</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Prog. Conjunta de Estudios Of. de Grado en Criminología y Grado en Seguridad</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O65" t="n">
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M65" t="n">
         <v>25</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2024</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>0E03</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>30010218</t>
@@ -4967,61 +4623,56 @@
       <c r="G66" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>7001058</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Prog. Conjunta de Estudios Of. de Grado en Química y Grado en Ingeniería Química</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O66" t="n">
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M66" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2024</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>0E30</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>30011961</t>
@@ -5035,61 +4686,56 @@
       <c r="G67" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>7000971</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Prog. Conjunta de Estudios Ofic. Grado Educa. Infantil y Grado Educa. Primaria</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O67" t="n">
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M67" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2024</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>0E40</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>30013876</t>
@@ -5103,61 +4749,56 @@
       <c r="G68" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>7001072</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Programa Académico de Simultaneidad de Doble Titulación con Itinerario Específico de Grado en Ciencias de la Actividad Física y del Deporte y Grado en Nutrición Humana y Dietética</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O68" t="n">
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M68" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2024</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2024/2025</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Centros propios</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>0E04</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>30008224</t>
@@ -5171,61 +4812,56 @@
       <c r="G69" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Grado</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>7000044</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Programación Conjunta de Estudios Oficiales de Grado en Ade y Grado en Derecho</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O69" t="n">
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>No Aplica</t>
+        </is>
+      </c>
+      <c r="M69" t="n">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>